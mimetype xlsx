--- v0 (2026-08-17)
+++ v1 (2026-10-07)
@@ -417,56 +417,58 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
-    <col min="3" max="3" width="26.83203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="15.83203125" customWidth="1"/>
+    <col min="3" max="3" width="18.83203125" customWidth="1"/>
+    <col min="4" max="4" width="26.83203125" customWidth="1"/>
+    <col min="5" max="5" width="28.83203125" customWidth="1"/>
+    <col min="6" max="6" width="22.83203125" customWidth="1"/>
+    <col min="7" max="7" width="20.83203125" customWidth="1"/>
+    <col min="8" max="8" width="28.83203125" customWidth="1"/>
+    <col min="9" max="9" width="28.83203125" customWidth="1"/>
+    <col min="10" max="10" width="15.83203125" customWidth="1"/>
   </cols>
   <sheetData/>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Programma gare</vt:lpstr>
     </vt:vector>